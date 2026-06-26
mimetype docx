--- v0 (2026-01-03)
+++ v1 (2026-06-26)
@@ -1,1860 +1,1887 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w:rsidR="00D01A49" w:rsidRDefault="00693549" w:rsidP="005352CA">
+    <w:p w14:paraId="6B469381">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005352CA">
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="方正小标宋简体" w:eastAsia="方正小标宋简体" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>中国海洋工程设计大赛</w:t>
-[...15 lines deleted...]
-        <w:t>报名表</w:t>
+        <w:t>中国海洋工程设计大赛团队报名表</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F654A1" w:rsidRPr="005352CA" w:rsidRDefault="00F654A1" w:rsidP="005352CA">
+    <w:p w14:paraId="28D6E9BD">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="方正小标宋简体" w:eastAsia="方正小标宋简体"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="a3"/>
+        <w:tblStyle w:val="3"/>
         <w:tblW w:w="9209" w:type="dxa"/>
         <w:jc w:val="center"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="846"/>
         <w:gridCol w:w="846"/>
         <w:gridCol w:w="3406"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="2410"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003B05A2" w:rsidRPr="005352CA" w:rsidTr="003B05A2">
+      <w:tr w14:paraId="56724B9C">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1692" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003B05A2" w:rsidRPr="005352CA" w:rsidRDefault="003B05A2" w:rsidP="005352CA">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:hint="eastAsia"/>
+          <w:p w14:paraId="6EC3A280">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>报名组别</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3406" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003B05A2" w:rsidRPr="005352CA" w:rsidRDefault="003B05A2" w:rsidP="005352CA">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:hint="eastAsia"/>
+          <w:p w14:paraId="73ED4963">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>□设计制作组</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003B05A2" w:rsidRPr="005352CA" w:rsidRDefault="003B05A2" w:rsidP="005352CA">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:hint="eastAsia"/>
+          <w:p w14:paraId="11CB8421">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>□知识竞赛组</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B05A2" w:rsidRPr="005352CA" w:rsidTr="003B05A2">
+      <w:tr w14:paraId="3BECA7B4">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003B05A2" w:rsidRPr="005352CA" w:rsidRDefault="003B05A2" w:rsidP="005352CA">
+          <w:p w14:paraId="23699C1E">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005352CA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:hint="eastAsia"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>团队组成</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003B05A2" w:rsidRPr="005352CA" w:rsidRDefault="003B05A2" w:rsidP="005352CA">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:hint="eastAsia"/>
+          <w:p w14:paraId="51960912">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>队长</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3406" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003B05A2" w:rsidRPr="005352CA" w:rsidRDefault="003B05A2" w:rsidP="005352CA">
+          <w:p w14:paraId="23660BC9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003B05A2" w:rsidRPr="005352CA" w:rsidRDefault="003B05A2" w:rsidP="005352CA">
+          <w:p w14:paraId="6EE45DBC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B05A2" w:rsidRPr="005352CA" w:rsidTr="003B05A2">
+      <w:tr w14:paraId="6AF1CACC">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
-            <w:vMerge/>
-[...2 lines deleted...]
-          <w:p w:rsidR="003B05A2" w:rsidRPr="005352CA" w:rsidRDefault="003B05A2" w:rsidP="005352CA">
+            <w:vMerge w:val="continue"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FB8053A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003B05A2" w:rsidRPr="005352CA" w:rsidRDefault="003B05A2" w:rsidP="005352CA">
+          <w:p w14:paraId="17A90CAE">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005352CA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:hint="eastAsia"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>队员</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3406" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003B05A2" w:rsidRPr="005352CA" w:rsidRDefault="003B05A2" w:rsidP="005352CA">
+          <w:p w14:paraId="20EEAAFB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003B05A2" w:rsidRPr="005352CA" w:rsidRDefault="003B05A2" w:rsidP="005352CA">
+          <w:p w14:paraId="09B94AE8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B05A2" w:rsidRPr="005352CA" w:rsidTr="003B05A2">
+      <w:tr w14:paraId="08A4ECE8">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
-            <w:vMerge/>
-[...2 lines deleted...]
-          <w:p w:rsidR="003B05A2" w:rsidRPr="005352CA" w:rsidRDefault="003B05A2" w:rsidP="005352CA">
+            <w:vMerge w:val="continue"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="046EEC11">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
-            <w:vMerge/>
-[...2 lines deleted...]
-          <w:p w:rsidR="003B05A2" w:rsidRPr="005352CA" w:rsidRDefault="003B05A2" w:rsidP="005352CA">
+            <w:vMerge w:val="continue"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B9D99BA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3406" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003B05A2" w:rsidRPr="005352CA" w:rsidRDefault="003B05A2" w:rsidP="005352CA">
+          <w:p w14:paraId="1EC94140">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003B05A2" w:rsidRPr="005352CA" w:rsidRDefault="003B05A2" w:rsidP="005352CA">
+          <w:p w14:paraId="5465EB71">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B05A2" w:rsidRPr="005352CA" w:rsidTr="005F7B09">
+      <w:tr w14:paraId="7AE15D21">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
-            <w:vMerge/>
-[...2 lines deleted...]
-          <w:p w:rsidR="003B05A2" w:rsidRPr="005352CA" w:rsidRDefault="003B05A2" w:rsidP="005352CA">
+            <w:vMerge w:val="continue"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10EAAC81">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
-            <w:vMerge/>
-[...2 lines deleted...]
-          <w:p w:rsidR="003B05A2" w:rsidRPr="005352CA" w:rsidRDefault="003B05A2" w:rsidP="005352CA">
+            <w:vMerge w:val="continue"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="514BC5BC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3406" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003B05A2" w:rsidRPr="005352CA" w:rsidRDefault="003B05A2" w:rsidP="005352CA">
+          <w:p w14:paraId="62948654">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003B05A2" w:rsidRPr="005352CA" w:rsidRDefault="003B05A2" w:rsidP="005352CA">
+          <w:p w14:paraId="7DF36D58">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B05A2" w:rsidRPr="005352CA" w:rsidTr="005F7B09">
+      <w:tr w14:paraId="1C53F75C">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
-            <w:vMerge/>
-[...2 lines deleted...]
-          <w:p w:rsidR="003B05A2" w:rsidRPr="005352CA" w:rsidRDefault="003B05A2" w:rsidP="005352CA">
+            <w:vMerge w:val="continue"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15AF1931">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
-            <w:vMerge/>
-[...2 lines deleted...]
-          <w:p w:rsidR="003B05A2" w:rsidRPr="005352CA" w:rsidRDefault="003B05A2" w:rsidP="005352CA">
+            <w:vMerge w:val="continue"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E071A92">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3406" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:tl2br w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003B05A2" w:rsidRPr="005352CA" w:rsidRDefault="003B05A2" w:rsidP="005352CA">
+          <w:p w14:paraId="6AD15B4E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003B05A2" w:rsidRPr="005352CA" w:rsidRDefault="003B05A2" w:rsidP="005352CA">
+          <w:p w14:paraId="41ED651B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005352CA" w:rsidRPr="005352CA" w:rsidTr="00F654A1">
+      <w:tr w14:paraId="6D6E22EB">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9209" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005352CA" w:rsidRPr="00F654A1" w:rsidRDefault="005352CA" w:rsidP="00F654A1">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="黑体" w:eastAsia="黑体" w:hAnsi="黑体"/>
+          <w:p w14:paraId="1BD2E350">
+            <w:pPr>
+              <w:ind w:firstLine="723" w:firstLineChars="200"/>
+              <w:rPr>
+                <w:rFonts w:ascii="黑体" w:hAnsi="黑体" w:eastAsia="黑体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F654A1">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="黑体" w:eastAsia="黑体" w:hAnsi="黑体" w:hint="eastAsia"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="黑体" w:hAnsi="黑体" w:eastAsia="黑体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
-              <w:t>报名前是否已</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="黑体" w:eastAsia="黑体" w:hAnsi="黑体" w:hint="eastAsia"/>
+              <w:t>报名前是否已确保全队成员详细阅读且熟知了大赛方案，并能保证全员严格按照方案参赛！</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4ACEFEEA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="黑体" w:hAnsi="黑体" w:eastAsia="黑体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
-              <w:t>确保全队成员</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="黑体" w:eastAsia="黑体" w:hAnsi="黑体" w:hint="eastAsia"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="黑体" w:hAnsi="黑体" w:eastAsia="黑体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
-              <w:t>详细阅读且熟知了大赛方案，并能保证</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="黑体" w:eastAsia="黑体" w:hAnsi="黑体" w:hint="eastAsia"/>
+              <w:t xml:space="preserve">是 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="黑体" w:hAnsi="黑体" w:eastAsia="黑体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
-              <w:t>全员</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="黑体" w:eastAsia="黑体" w:hAnsi="黑体" w:hint="eastAsia"/>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="黑体" w:hAnsi="黑体" w:eastAsia="黑体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
-              <w:t>严格按照方案参赛！</w:t>
-[...66 lines deleted...]
-              </w:rPr>
               <w:t>否</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005352CA" w:rsidRPr="005352CA" w:rsidTr="00F654A1">
+      <w:tr w14:paraId="797803FF">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1692" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005352CA" w:rsidRPr="005352CA" w:rsidRDefault="005352CA" w:rsidP="005352CA">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:hint="eastAsia"/>
+          <w:p w14:paraId="057B511C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>参赛单位</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7517" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005352CA" w:rsidRPr="005352CA" w:rsidRDefault="005352CA" w:rsidP="005352CA">
+          <w:p w14:paraId="66820A8B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F654A1" w:rsidRPr="005352CA" w:rsidTr="003B05A2">
+      <w:tr w14:paraId="74FF3805">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1692" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F654A1" w:rsidRPr="005352CA" w:rsidRDefault="00F654A1" w:rsidP="00F654A1">
-[...22 lines deleted...]
-              <w:t>负责人</w:t>
+          <w:p w14:paraId="6666F517">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>单位负责人</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3406" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F654A1" w:rsidRPr="005352CA" w:rsidRDefault="00F654A1" w:rsidP="005352CA">
+          <w:p w14:paraId="278092B2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F654A1" w:rsidRPr="005352CA" w:rsidRDefault="00F654A1" w:rsidP="005352CA">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:hint="eastAsia"/>
+          <w:p w14:paraId="4564BF0C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>负责人电话</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F654A1" w:rsidRPr="005352CA" w:rsidRDefault="00F654A1" w:rsidP="005352CA">
+          <w:p w14:paraId="53F0EE95">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005352CA" w:rsidRPr="005352CA" w:rsidTr="00F654A1">
+      <w:tr w14:paraId="3EF54A25">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1692" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F654A1" w:rsidRDefault="005352CA" w:rsidP="005352CA">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:hint="eastAsia"/>
+          <w:p w14:paraId="3390FDB8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>指导教师</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005352CA" w:rsidRPr="005352CA" w:rsidRDefault="005352CA" w:rsidP="005352CA">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:hint="eastAsia"/>
+          <w:p w14:paraId="7A02CFE5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>及职称</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7517" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005352CA" w:rsidRPr="005352CA" w:rsidRDefault="005352CA" w:rsidP="005352CA">
+          <w:p w14:paraId="78A21D61">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005352CA" w:rsidRPr="005352CA" w:rsidTr="003B05A2">
+      <w:tr w14:paraId="2631F304">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1692" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005352CA" w:rsidRPr="005352CA" w:rsidRDefault="005352CA" w:rsidP="005352CA">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:hint="eastAsia"/>
+          <w:p w14:paraId="699457E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>队长电话</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3406" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005352CA" w:rsidRPr="005352CA" w:rsidRDefault="005352CA" w:rsidP="005352CA">
+          <w:p w14:paraId="4187C5CE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005352CA" w:rsidRPr="005352CA" w:rsidRDefault="005352CA" w:rsidP="005352CA">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:hint="eastAsia"/>
+          <w:p w14:paraId="7E1CA9E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>队长邮箱</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005352CA" w:rsidRPr="005352CA" w:rsidRDefault="005352CA" w:rsidP="005352CA">
+          <w:p w14:paraId="13261641">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B10FF9" w:rsidRPr="005352CA" w:rsidTr="00B10FF9">
+      <w:tr w14:paraId="504DBFD3">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="3082"/>
+          <w:trHeight w:val="3082" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9209" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w:rsidR="00B10FF9" w:rsidRDefault="00B10FF9" w:rsidP="00B10FF9">
+          <w:p w14:paraId="6C4DD369">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:hint="eastAsia"/>
+                <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>参赛单位意见：</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B10FF9" w:rsidRDefault="00B10FF9" w:rsidP="00B10FF9">
+          <w:p w14:paraId="43ACF50F">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B10FF9" w:rsidRDefault="00B10FF9" w:rsidP="007A5C95">
+          <w:p w14:paraId="40218712">
             <w:pPr>
               <w:wordWrap w:val="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:hint="eastAsia"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:hint="eastAsia"/>
+                <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve">参赛单位负责人签字： </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66482D64">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve">年 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="007A5C95">
-[...10 lines deleted...]
-          <w:p w:rsidR="00B10FF9" w:rsidRDefault="00B10FF9" w:rsidP="00B10FF9">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve">月 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38DC7A65">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:hint="eastAsia"/>
-[...49 lines deleted...]
-                <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:hint="eastAsia"/>
+                <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>（单位公章）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B02572" w:rsidRPr="00D60528" w:rsidRDefault="00B02572">
+    <w:p w14:paraId="7E944368">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="黑体" w:eastAsia="黑体" w:hAnsi="黑体"/>
+          <w:rFonts w:ascii="黑体" w:hAnsi="黑体" w:eastAsia="黑体"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D60528">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="黑体" w:eastAsia="黑体" w:hAnsi="黑体" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="黑体" w:hAnsi="黑体" w:eastAsia="黑体"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>本表命名：</w:t>
-[...8 lines deleted...]
-        <w:t>组别全称+队长姓名+参赛单位全称（“+”不可省略和更改）</w:t>
+        <w:t>本表命名：组别全称+队长姓名+参赛单位全称（“+”不可省略和更改）</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00B02572" w:rsidRPr="00D60528">
+    <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="851" w:footer="992" w:gutter="0"/>
-      <w:cols w:space="425"/>
-      <w:docGrid w:type="lines" w:linePitch="312"/>
+      <w:pgBorders>
+        <w:top w:val="none" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:sz="0" w:space="0"/>
+      </w:pgBorders>
+      <w:cols w:space="425" w:num="1"/>
+      <w:docGrid w:type="lines" w:linePitch="312" w:charSpace="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
-[...7 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20007A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="宋体">
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000006" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="01"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
+  </w:font>
+  <w:font w:name="黑体">
+    <w:panose1 w:val="02010609060101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="01"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="等线">
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="方正小标宋简体">
-    <w:altName w:val="微软雅黑"/>
-    <w:panose1 w:val="03000509000000000000"/>
+    <w:altName w:val="黑体"/>
+    <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="86"/>
     <w:family w:val="script"/>
-    <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000010" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="仿宋_GB2312">
-    <w:altName w:val="微软雅黑"/>
+    <w:altName w:val="仿宋"/>
     <w:panose1 w:val="02010609030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
-    <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000010" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000010" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="黑体">
-    <w:altName w:val="SimHei"/>
+  <w:font w:name="仿宋">
     <w:panose1 w:val="02010609060101010101"/>
     <w:charset w:val="86"/>
-    <w:family w:val="modern"/>
-    <w:pitch w:val="fixed"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="等线 Light">
-    <w:panose1 w:val="02010600030101010101"/>
+  <w:font w:name="KSOFE44F9426">
+    <w:panose1 w:val="02010609060101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
-  <w:bordersDoNotSurroundHeader/>
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:bordersDoNotSurroundHeader w:val="1"/>
+  <w:bordersDoNotSurroundFooter w:val="1"/>
+  <w:documentProtection w:enforcement="0"/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00693549"/>
     <w:rsid w:val="003939DD"/>
     <w:rsid w:val="00395A67"/>
     <w:rsid w:val="003B05A2"/>
     <w:rsid w:val="005352CA"/>
     <w:rsid w:val="005F7B09"/>
     <w:rsid w:val="00693549"/>
     <w:rsid w:val="007A5C95"/>
     <w:rsid w:val="00B02572"/>
     <w:rsid w:val="00B10FF9"/>
     <w:rsid w:val="00D01A49"/>
     <w:rsid w:val="00D60528"/>
     <w:rsid w:val="00EF121B"/>
     <w:rsid w:val="00F654A1"/>
+    <w:rsid w:val="1E6242A1"/>
+    <w:rsid w:val="72743DF0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:shapeDefaults>
-[...9 lines deleted...]
-  <w15:docId w15:val="{156A5704-269A-4108-92DF-BEF5F8C53FB8}"/>
+  <mc:AlternateContent>
+    <mc:Choice Requires="wpsCustomData">
+      <wpsCustomData:typoFeatureVersion val="1"/>
+    </mc:Choice>
+  </mc:AlternateContent>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...3 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
-[...374 lines deleted...]
-    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  <w:latentStyles w:count="260" w:defQFormat="0" w:defUnhideWhenUsed="1" w:defSemiHidden="1" w:defUIPriority="99" w:defLockedState="0">
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Normal"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="9" w:semiHidden="0" w:name="heading 1"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 2"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 3"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 4"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 5"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 6"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 7"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 8"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 9"/>
+    <w:lsdException w:uiPriority="99" w:name="index 1"/>
+    <w:lsdException w:uiPriority="99" w:name="index 2"/>
+    <w:lsdException w:uiPriority="99" w:name="index 3"/>
+    <w:lsdException w:uiPriority="99" w:name="index 4"/>
+    <w:lsdException w:uiPriority="99" w:name="index 5"/>
+    <w:lsdException w:uiPriority="99" w:name="index 6"/>
+    <w:lsdException w:uiPriority="99" w:name="index 7"/>
+    <w:lsdException w:uiPriority="99" w:name="index 8"/>
+    <w:lsdException w:uiPriority="99" w:name="index 9"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 1"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 2"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 3"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 4"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 5"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 6"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 7"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 8"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 9"/>
+    <w:lsdException w:uiPriority="99" w:name="Normal Indent"/>
+    <w:lsdException w:uiPriority="99" w:name="footnote text"/>
+    <w:lsdException w:uiPriority="99" w:name="annotation text"/>
+    <w:lsdException w:uiPriority="99" w:name="header"/>
+    <w:lsdException w:uiPriority="99" w:name="footer"/>
+    <w:lsdException w:uiPriority="99" w:name="index heading"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="35" w:name="caption"/>
+    <w:lsdException w:uiPriority="99" w:name="table of figures"/>
+    <w:lsdException w:uiPriority="99" w:name="envelope address"/>
+    <w:lsdException w:uiPriority="99" w:name="envelope return"/>
+    <w:lsdException w:uiPriority="99" w:name="footnote reference"/>
+    <w:lsdException w:uiPriority="99" w:name="annotation reference"/>
+    <w:lsdException w:uiPriority="99" w:name="line number"/>
+    <w:lsdException w:uiPriority="99" w:name="page number"/>
+    <w:lsdException w:uiPriority="99" w:name="endnote reference"/>
+    <w:lsdException w:uiPriority="99" w:name="endnote text"/>
+    <w:lsdException w:uiPriority="99" w:name="table of authorities"/>
+    <w:lsdException w:uiPriority="99" w:name="macro"/>
+    <w:lsdException w:uiPriority="99" w:name="toa heading"/>
+    <w:lsdException w:uiPriority="99" w:name="List"/>
+    <w:lsdException w:uiPriority="99" w:name="List Bullet"/>
+    <w:lsdException w:uiPriority="99" w:name="List Number"/>
+    <w:lsdException w:uiPriority="99" w:name="List 2"/>
+    <w:lsdException w:uiPriority="99" w:name="List 3"/>
+    <w:lsdException w:uiPriority="99" w:name="List 4"/>
+    <w:lsdException w:uiPriority="99" w:name="List 5"/>
+    <w:lsdException w:uiPriority="99" w:name="List Bullet 2"/>
+    <w:lsdException w:uiPriority="99" w:name="List Bullet 3"/>
+    <w:lsdException w:uiPriority="99" w:name="List Bullet 4"/>
+    <w:lsdException w:uiPriority="99" w:name="List Bullet 5"/>
+    <w:lsdException w:uiPriority="99" w:name="List Number 2"/>
+    <w:lsdException w:uiPriority="99" w:name="List Number 3"/>
+    <w:lsdException w:uiPriority="99" w:name="List Number 4"/>
+    <w:lsdException w:uiPriority="99" w:name="List Number 5"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="10" w:semiHidden="0" w:name="Title"/>
+    <w:lsdException w:uiPriority="99" w:name="Closing"/>
+    <w:lsdException w:uiPriority="99" w:name="Signature"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="1" w:name="Default Paragraph Font"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text Indent"/>
+    <w:lsdException w:uiPriority="99" w:name="List Continue"/>
+    <w:lsdException w:uiPriority="99" w:name="List Continue 2"/>
+    <w:lsdException w:uiPriority="99" w:name="List Continue 3"/>
+    <w:lsdException w:uiPriority="99" w:name="List Continue 4"/>
+    <w:lsdException w:uiPriority="99" w:name="List Continue 5"/>
+    <w:lsdException w:uiPriority="99" w:name="Message Header"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="11" w:semiHidden="0" w:name="Subtitle"/>
+    <w:lsdException w:uiPriority="99" w:name="Salutation"/>
+    <w:lsdException w:uiPriority="99" w:name="Date"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text First Indent"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text First Indent 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Note Heading"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text Indent 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text Indent 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Block Text"/>
+    <w:lsdException w:uiPriority="99" w:name="Hyperlink"/>
+    <w:lsdException w:uiPriority="99" w:name="FollowedHyperlink"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="22" w:semiHidden="0" w:name="Strong"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="20" w:semiHidden="0" w:name="Emphasis"/>
+    <w:lsdException w:uiPriority="99" w:name="Document Map"/>
+    <w:lsdException w:uiPriority="99" w:name="Plain Text"/>
+    <w:lsdException w:uiPriority="99" w:name="E-mail Signature"/>
+    <w:lsdException w:uiPriority="99" w:name="Normal (Web)"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Acronym"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Address"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Cite"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Code"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Definition"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Keyboard"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Preformatted"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Sample"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Typewriter"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Variable"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="99" w:name="Normal Table"/>
+    <w:lsdException w:uiPriority="99" w:name="annotation subject"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Simple 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Simple 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Simple 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Classic 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Classic 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Classic 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Classic 4"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Colorful 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Colorful 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Colorful 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Columns 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Columns 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Columns 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Columns 4"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Columns 5"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 4"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 5"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 6"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 7"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 8"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 4"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 5"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 6"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 7"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 8"/>
+    <w:lsdException w:uiPriority="99" w:name="Table 3D effects 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table 3D effects 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table 3D effects 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Contemporary"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Elegant"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Professional"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Subtle 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Subtle 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Web 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Web 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Web 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Balloon Text"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="39" w:semiHidden="0" w:name="Table Grid"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Theme"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1 Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2 Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1 Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1 Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3 Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1 Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2 Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1 Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1 Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3 Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1 Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2 Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1 Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1 Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3 Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1 Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2 Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1 Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1 Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3 Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1 Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2 Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1 Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1 Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3 Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1 Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2 Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1 Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1 Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3 Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 6"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+  <w:style w:type="paragraph" w:default="1" w:styleId="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="a0">
+  <w:style w:type="character" w:default="1" w:styleId="4">
     <w:name w:val="Default Paragraph Font"/>
-    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:uiPriority w:val="1"/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="a1">
+  <w:style w:type="table" w:default="1" w:styleId="2">
     <w:name w:val="Normal Table"/>
-    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:uiPriority w:val="99"/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="a2">
-[...5 lines deleted...]
-  <w:style w:type="table" w:styleId="a3">
+  <w:style w:type="table" w:styleId="3">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="2"/>
+    <w:qFormat/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00693549"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="等线 Light" panose="020F0302020204030204"/>
+        <a:latin typeface="等线 Light"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="等线" panose="020F0502020204030204"/>
+        <a:latin typeface="等线"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1984,68 +2011,68 @@
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
-  <a:extraClrSchemeLst/>
-[...4 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
-  <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>36</Words>
-[...2 lines deleted...]
-  <DocSecurity>0</DocSecurity>
+  <Words>171</Words>
+  <Characters>171</Characters>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
+  <TotalTime></TotalTime>
   <ScaleCrop>false</ScaleCrop>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>246</CharactersWithSpaces>
-[...2 lines deleted...]
-  <AppVersion></AppVersion>
+  <CharactersWithSpaces>189</CharactersWithSpaces>
+  <Application>WPS Office_12.1.0.26375_F1E327BC-269C-435d-A152-05C5408002CA</Application>
+  <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>付 强</dc:creator>
-  <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
-  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOTemplateDocerSaveRecord">
+    <vt:lpwstr>eyJoZGlkIjoiZjRkNGY2NTNhY2VhNmM4MGRiMTQxN2RlNGJiODU3OTQiLCJ1c2VySWQiOiIxMzI3NTgwMDYzIn0=</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="KSOProductBuildVer">
+    <vt:lpwstr>2052-12.1.0.26375</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ICV">
+    <vt:lpwstr>488DCA38F35742C88B7AC57E024E64D3_13</vt:lpwstr>
+  </property>
+</Properties>
+</file>